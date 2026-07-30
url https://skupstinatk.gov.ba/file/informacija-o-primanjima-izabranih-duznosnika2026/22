--- v0 (2026-02-23)
+++ v1 (2026-07-30)
@@ -374,106 +374,127 @@
         </w:rPr>
         <w:t xml:space="preserve">nistrativna komisija Skupštine Tuzlanskog kantona utvrđuje </w:t>
       </w:r>
       <w:r w:rsidR="009F1D2A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ko ima </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">pravo na isplatu </w:t>
       </w:r>
       <w:r w:rsidR="009F1D2A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>kao i visinu paušala.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122F3B7D" w14:textId="728095EF" w:rsidR="009F1D2A" w:rsidRDefault="009F1D2A" w:rsidP="001B6AEA">
+    <w:p w14:paraId="122F3B7D" w14:textId="141AE67C" w:rsidR="009F1D2A" w:rsidRDefault="009F1D2A" w:rsidP="00910B2B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Paušal </w:t>
       </w:r>
       <w:r w:rsidR="00257380">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">poslaniku koji dužnost ne obavlja u profesionalnom statusu, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>za januar 202</w:t>
       </w:r>
       <w:r w:rsidR="007020CE">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. godine utvrđen je u iznosu </w:t>
       </w:r>
       <w:r w:rsidR="007020CE">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>2.904</w:t>
+        <w:t>2.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00910B2B">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>,00 KM</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00910B2B">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KM</w:t>
       </w:r>
       <w:r w:rsidR="00037C7A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007020CE">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>522,96</w:t>
       </w:r>
       <w:r w:rsidR="00037C7A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>x4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3909F5A4" w14:textId="77777777" w:rsidR="00BB12DD" w:rsidRPr="00E5295E" w:rsidRDefault="00BB12DD" w:rsidP="001B6AEA">
       <w:pPr>
@@ -2685,87 +2706,88 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B6AEA"/>
     <w:rsid w:val="00037C7A"/>
     <w:rsid w:val="00125313"/>
     <w:rsid w:val="001740BD"/>
     <w:rsid w:val="001B6AEA"/>
     <w:rsid w:val="0025350D"/>
     <w:rsid w:val="00257380"/>
     <w:rsid w:val="0027703D"/>
     <w:rsid w:val="00296998"/>
+    <w:rsid w:val="00337346"/>
     <w:rsid w:val="003D12E3"/>
     <w:rsid w:val="004572DA"/>
     <w:rsid w:val="004E17A2"/>
     <w:rsid w:val="004F4226"/>
     <w:rsid w:val="005654B5"/>
     <w:rsid w:val="00581385"/>
     <w:rsid w:val="0058273C"/>
     <w:rsid w:val="005F58AC"/>
     <w:rsid w:val="007020CE"/>
     <w:rsid w:val="00726E6B"/>
     <w:rsid w:val="007E1305"/>
     <w:rsid w:val="007F76DB"/>
     <w:rsid w:val="008E0F99"/>
     <w:rsid w:val="008E367A"/>
+    <w:rsid w:val="00910B2B"/>
     <w:rsid w:val="009F1D2A"/>
     <w:rsid w:val="00A02EB8"/>
     <w:rsid w:val="00A6264F"/>
     <w:rsid w:val="00A8663E"/>
     <w:rsid w:val="00AE465F"/>
     <w:rsid w:val="00B064DC"/>
     <w:rsid w:val="00BA1F44"/>
     <w:rsid w:val="00BB12DD"/>
     <w:rsid w:val="00BE5CAC"/>
     <w:rsid w:val="00BF3D70"/>
     <w:rsid w:val="00E37825"/>
     <w:rsid w:val="00E5295E"/>
     <w:rsid w:val="00EF0C40"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>